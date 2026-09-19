--- v0 (2025-11-05)
+++ v1 (2026-09-19)
@@ -2,527 +2,737 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="003F3180" w:rsidRDefault="003F3180"/>
     <w:p w:rsidR="003F3180" w:rsidRPr="00AA7BCE" w:rsidRDefault="003F3180">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A" w:rsidP="006C464C">
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00174357" w:rsidRDefault="00C13C2A" w:rsidP="006C464C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00174357" w:rsidRDefault="00C13C2A" w:rsidP="006C464C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fakulta </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5C39" w:rsidRPr="00174357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>aplikované informatiky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00174357" w:rsidRPr="00174357" w:rsidRDefault="00174357" w:rsidP="006C464C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Na Stráněmi 4511</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00174357" w:rsidRPr="00174357" w:rsidRDefault="00174357" w:rsidP="006C464C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">760 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00174357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>01  Zlín</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00EC3A11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">V </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00A061FF" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AA7BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fakulta </w:t>
-[...5 lines deleted...]
-        <w:t>aplikované informatiky</w:t>
+        <w:t xml:space="preserve"> dne …</w:t>
+      </w:r>
+      <w:r w:rsidR="00A061FF" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00A061FF" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>…………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0035085B" w:rsidRPr="00AA7BCE" w:rsidRDefault="0035085B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00EC3A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Vzdání se práva na odvolání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5DA2" w:rsidRPr="00800BB3" w:rsidRDefault="00C13C2A" w:rsidP="008E5DA2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dne ...........................  mi bylo doručeno </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3A11" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>rozhodnutí děkana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fakulty </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3A11" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00A061FF" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="004733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3A11" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Univerzity Tomáše Bati ve Zlíně o </w:t>
+      </w:r>
+      <w:r w:rsidR="004733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00174357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00174357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00174357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>, č. j…</w:t>
+      </w:r>
+      <w:r w:rsidR="00174357">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidR="004733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…… ze dne </w:t>
+      </w:r>
+      <w:r w:rsidR="004733DA" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004733DA" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004733DA" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5DA2" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proti </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5DA2" w:rsidRPr="00800BB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tomuto rozhodnutí je možné </w:t>
+      </w:r>
+      <w:r w:rsidR="00800BB3" w:rsidRPr="00800BB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podle § 81 odst. </w:t>
+      </w:r>
+      <w:r w:rsidR="0097080A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00800BB3" w:rsidRPr="00800BB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a § 83 odst. 1 správního řádu </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3A11" w:rsidRPr="00800BB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podat </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5DA2" w:rsidRPr="00800BB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>odvol</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3A11" w:rsidRPr="00800BB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ání</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5DA2" w:rsidRPr="00800BB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve lhůtě </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4370" w:rsidRPr="00800BB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5DA2" w:rsidRPr="00800BB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dnů ode dne jeho oznámení prostřednictvím orgánu, který rozhodnutí vydal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00800BB3" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00EC3A11">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Tímto se</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vzdávám</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> svého</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">práva na odvolání proti </w:t>
+      </w:r>
+      <w:r w:rsidR="004733DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tomuto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>rozhodnutí. Výše uvedené rozhodnutí nabyde právní moci okamžikem doručení tohoto přípisu.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Jméno a příjmení …………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A061FF" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A061FF" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A061FF" w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00174357" w:rsidRPr="00AA7BCE" w:rsidRDefault="00174357">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRDefault="00594FBB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Osobní číslo …………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00F36DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>…………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00174357" w:rsidRDefault="00174357">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F36DF2" w:rsidRPr="00AA7BCE" w:rsidRDefault="00F36DF2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Studijní program/obor ……………………………………….</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
       <w:pPr>
-        <w:rPr>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">V </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA7BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dne …</w:t>
-[...5 lines deleted...]
-        <w:t>….</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA7BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...5 lines deleted...]
-        <w:t>…………….</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA7BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>..</w:t>
-[...30 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00AA7BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:b/>
-[...25 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00AA7BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dne ...........................  mi bylo doručeno </w:t>
-[...238 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AA7BCE">
-[...30 lines deleted...]
-    <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
+    </w:p>
+    <w:p w:rsidR="00C13C2A" w:rsidRDefault="00C13C2A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00174357" w:rsidRDefault="00174357">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00174357" w:rsidRPr="00AA7BCE" w:rsidRDefault="00174357">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008E5DA2" w:rsidRPr="00AA7BCE" w:rsidRDefault="008E5DA2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C13C2A" w:rsidRPr="00AA7BCE" w:rsidRDefault="00C13C2A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7BCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -562,143 +772,143 @@
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C13C2A" w:rsidRDefault="00C13C2A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C13C2A" w:rsidRDefault="00C13C2A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C13C2A">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C3F50" w:rsidRDefault="006C3F50" w:rsidP="00A061FF">
+    <w:p w:rsidR="006C1650" w:rsidRDefault="006C1650" w:rsidP="00A061FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C3F50" w:rsidRDefault="006C3F50" w:rsidP="00A061FF">
+    <w:p w:rsidR="006C1650" w:rsidRDefault="006C1650" w:rsidP="00A061FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C3F50" w:rsidRDefault="006C3F50" w:rsidP="00A061FF">
+    <w:p w:rsidR="006C1650" w:rsidRDefault="006C1650" w:rsidP="00A061FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C3F50" w:rsidRDefault="006C3F50" w:rsidP="00A061FF">
+    <w:p w:rsidR="006C1650" w:rsidRDefault="006C1650" w:rsidP="00A061FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00A061FF" w:rsidRPr="00A061FF" w:rsidRDefault="00A061FF" w:rsidP="00A061FF">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00A061FF" w:rsidRDefault="004733DA" w:rsidP="00A061FF">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-4445</wp:posOffset>
           </wp:positionH>
@@ -756,51 +966,51 @@
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A061FF" w:rsidRPr="00A061FF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>Formulář – pedagogická činnost 2018/0</w:t>
     </w:r>
     <w:r w:rsidR="00A061FF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BE5612C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58FAD728"/>
     <w:lvl w:ilvl="0" w:tplc="5A40A158">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -903,179 +1113,191 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6825"/>
         </w:tabs>
         <w:ind w:left="6825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa0MLQwNjOzMDE2MzU3MzRS0lEKTi0uzszPAykwrAUAZLRK7SwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0035085B"/>
     <w:rsid w:val="00044DF5"/>
     <w:rsid w:val="00082311"/>
     <w:rsid w:val="000A29B1"/>
+    <w:rsid w:val="00174357"/>
     <w:rsid w:val="001B5FCB"/>
     <w:rsid w:val="002A0056"/>
     <w:rsid w:val="002E3346"/>
     <w:rsid w:val="0035085B"/>
     <w:rsid w:val="003E210B"/>
     <w:rsid w:val="003F3180"/>
     <w:rsid w:val="004629D9"/>
     <w:rsid w:val="004733DA"/>
+    <w:rsid w:val="004921EE"/>
     <w:rsid w:val="00533807"/>
+    <w:rsid w:val="00575894"/>
     <w:rsid w:val="00594FBB"/>
     <w:rsid w:val="005C320E"/>
+    <w:rsid w:val="006C1650"/>
     <w:rsid w:val="006C3F50"/>
     <w:rsid w:val="006C464C"/>
     <w:rsid w:val="006D183E"/>
     <w:rsid w:val="0076187E"/>
     <w:rsid w:val="00781DD8"/>
+    <w:rsid w:val="00782B60"/>
+    <w:rsid w:val="00791A7D"/>
     <w:rsid w:val="007A3E66"/>
+    <w:rsid w:val="007A4370"/>
     <w:rsid w:val="007A7453"/>
+    <w:rsid w:val="00800BB3"/>
     <w:rsid w:val="00850289"/>
     <w:rsid w:val="008E5DA2"/>
     <w:rsid w:val="00900609"/>
     <w:rsid w:val="009038F3"/>
     <w:rsid w:val="009642CA"/>
+    <w:rsid w:val="0097080A"/>
     <w:rsid w:val="009768B2"/>
     <w:rsid w:val="009D577C"/>
     <w:rsid w:val="00A061FF"/>
     <w:rsid w:val="00A1450C"/>
+    <w:rsid w:val="00A87F01"/>
     <w:rsid w:val="00AA7BCE"/>
     <w:rsid w:val="00B25972"/>
     <w:rsid w:val="00B532E8"/>
     <w:rsid w:val="00B63AB5"/>
     <w:rsid w:val="00BB1D57"/>
     <w:rsid w:val="00BD529A"/>
     <w:rsid w:val="00C13C2A"/>
+    <w:rsid w:val="00D635FD"/>
     <w:rsid w:val="00DB5C39"/>
     <w:rsid w:val="00E17B64"/>
     <w:rsid w:val="00E615C5"/>
     <w:rsid w:val="00EC3A11"/>
     <w:rsid w:val="00EC7215"/>
     <w:rsid w:val="00F36DF2"/>
     <w:rsid w:val="00F54992"/>
     <w:rsid w:val="00F665F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E192255"/>
+  <w14:docId w14:val="21EA0FCF"/>
   <w15:docId w15:val="{CD24D264-EE49-43B4-ACC9-7D94DBB08178}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1396,50 +1618,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -1509,52 +1735,53 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:rsid w:val="00A061FF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:link w:val="Zpat"/>
     <w:rsid w:val="00A061FF"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -1810,70 +2037,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>117</Words>
-  <Characters>696</Characters>
+  <Words>129</Words>
+  <Characters>767</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Fakulta technologická ve Zlíně VUT v Brně</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FT VUT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>812</CharactersWithSpaces>
+  <CharactersWithSpaces>895</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Fakulta technologická ve Zlíně VUT v Brně</dc:title>
   <dc:creator>Sokolova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>